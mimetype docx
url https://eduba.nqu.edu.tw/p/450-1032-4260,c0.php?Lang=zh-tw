--- v0 (2025-10-31)
+++ v1 (2026-10-31)
@@ -1,1313 +1,1280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00961BFE" w:rsidRPr="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00A216CA" w:rsidRPr="000E2237" w:rsidRDefault="00A216CA" w:rsidP="002342D3">
+      <w:pPr>
+        <w:spacing w:before="161" w:line="280" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...27 lines deleted...]
-          <w:szCs w:val="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="000E2237">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t>國立金門大學管理學院</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A216CA" w:rsidRPr="000E2237" w:rsidRDefault="00A216CA" w:rsidP="002342D3">
+      <w:pPr>
+        <w:spacing w:before="161" w:line="280" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2237">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
         </w:rPr>
         <w:t>企業管理學系</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961BFE">
-[...13 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="000E2237">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t>碩士班及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2237">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t>碩士班</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2237">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t>在職專班</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00A216CA" w:rsidRPr="00911131" w:rsidRDefault="00A216CA" w:rsidP="002342D3">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:spacing w:before="106"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00961BFE" w:rsidRPr="00D85C9C" w:rsidRDefault="00A216CA" w:rsidP="002342D3">
+      <w:pPr>
+        <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
-[...16 lines deleted...]
-          <w:szCs w:val="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t>研究生</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
         </w:rPr>
         <w:t>變更</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961BFE">
-[...6 lines deleted...]
-          <w:szCs w:val="36"/>
+      <w:r w:rsidRPr="00911131">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
         </w:rPr>
         <w:t>指導教授</w:t>
       </w:r>
-      <w:r w:rsidRPr="00961BFE">
-[...22 lines deleted...]
-    <w:p w:rsidR="00961BFE" w:rsidRPr="00611E70" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
+      <w:r w:rsidR="00D85C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 申請</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911131">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="48"/>
+        </w:rPr>
+        <w:t>書</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="002342D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:firstLineChars="200" w:firstLine="561"/>
+        <w:ind w:right="-1" w:firstLineChars="200" w:firstLine="561"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00961BFE" w:rsidRPr="004D12AB" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
-[...173 lines deleted...]
-    <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
+    <w:p w:rsidR="002342D3" w:rsidRPr="00611E70" w:rsidRDefault="002342D3" w:rsidP="002342D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+        <w:ind w:right="-1" w:firstLineChars="200" w:firstLine="561"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
+    <w:p w:rsidR="00961BFE" w:rsidRPr="002342D3" w:rsidRDefault="00C3477C" w:rsidP="00D27DFF">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="-1" w:firstLineChars="88" w:firstLine="282"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>研究生</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82074" w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00961BFE" w:rsidRPr="002342D3" w:rsidRDefault="00961BFE" w:rsidP="00D27DFF">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="-1" w:firstLineChars="88" w:firstLine="282"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請自</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>學年度第</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>學期起，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>變更</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>指導教授。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00961BFE" w:rsidRPr="002342D3" w:rsidRDefault="00961BFE" w:rsidP="002342D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002342D3" w:rsidRDefault="00961BFE" w:rsidP="00D27DFF">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="-1" w:firstLineChars="59" w:firstLine="283"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:spacing w:val="80"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:fitText w:val="2240" w:id="-377822974"/>
+        </w:rPr>
+        <w:t>原指導老</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:fitText w:val="2240" w:id="-377822974"/>
+        </w:rPr>
+        <w:t>師</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>簽章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D27DFF" w:rsidRPr="00D27DFF" w:rsidRDefault="00D27DFF" w:rsidP="00BE1970">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-1" w:firstLineChars="59" w:firstLine="142"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00D27DFF">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="-1" w:firstLineChars="88" w:firstLine="282"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>變更後</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>指導老師</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>簽章</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D27DFF" w:rsidRPr="00D27DFF" w:rsidRDefault="00D27DFF" w:rsidP="00BE1970">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-1" w:firstLineChars="88" w:firstLine="246"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00961BFE" w:rsidRPr="002342D3" w:rsidRDefault="00460A90" w:rsidP="00D27DFF">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:right="-1" w:firstLineChars="88" w:firstLine="282"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>系</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>主</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>任</w:t>
+      </w:r>
+      <w:r w:rsidR="00961BFE" w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00961BFE" w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00961BFE" w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00961BFE" w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>簽章</w:t>
+      </w:r>
+      <w:r w:rsidR="00961BFE" w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B66ECE" w:rsidRPr="00750006" w:rsidRDefault="00B66ECE" w:rsidP="00961BFE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00961BFE" w:rsidRPr="002342D3" w:rsidRDefault="00B8560D" w:rsidP="00B8560D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:rightChars="58" w:right="139" w:firstLineChars="1771" w:firstLine="5667"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>研究生</w:t>
+      </w:r>
+      <w:r w:rsidR="00961BFE" w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00961BFE" w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00961BFE" w:rsidRPr="002342D3" w:rsidRDefault="00961BFE" w:rsidP="00B8560D">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:rightChars="58" w:right="139" w:firstLineChars="1771" w:firstLine="5667"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>學</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8560D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>號</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00961BFE" w:rsidRPr="002342D3" w:rsidRDefault="00961BFE" w:rsidP="00D82074">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:r w:rsidRPr="00961BFE">
+        <w:ind w:right="-1"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:spacing w:val="70"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00961BFE">
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002342D3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>中華民國</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="004D12AB">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002342D3">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...494 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLineChars="2100" w:firstLine="5886"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
-[...59 lines deleted...]
-    <w:p w:rsidR="00961BFE" w:rsidRPr="004D12AB" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
+    <w:p w:rsidR="0014326F" w:rsidRPr="00750006" w:rsidRDefault="0014326F" w:rsidP="00961BFE">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="480"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00961BFE" w:rsidRPr="004D12AB" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="480"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D12AB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>註1: 本申請書請於前一學期期末考前辦理完畢。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00961BFE" w:rsidRDefault="00961BFE" w:rsidP="00961BFE">
+    <w:p w:rsidR="009A1242" w:rsidRPr="00D27DFF" w:rsidRDefault="00961BFE" w:rsidP="00D27DFF">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="480"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D12AB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>註2: 請</w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="相關"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="004D12AB">
           <w:rPr>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:noProof/>
             <w:kern w:val="0"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>相關</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="004D12AB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>教授簽名(未簽名視為不同意)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A1242" w:rsidRPr="00961BFE" w:rsidRDefault="009A1242" w:rsidP="00961BFE"/>
-    <w:sectPr w:rsidR="009A1242" w:rsidRPr="00961BFE" w:rsidSect="00E9626B">
+    <w:sectPr w:rsidR="009A1242" w:rsidRPr="00D27DFF" w:rsidSect="00E9626B">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C5D4C" w:rsidRDefault="001C5D4C" w:rsidP="00E9626B">
+    <w:p w:rsidR="00AC6FAD" w:rsidRDefault="00AC6FAD" w:rsidP="00E9626B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C5D4C" w:rsidRDefault="001C5D4C" w:rsidP="00E9626B">
+    <w:p w:rsidR="00AC6FAD" w:rsidRDefault="00AC6FAD" w:rsidP="00E9626B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="009275B5" w:rsidRPr="00750006" w:rsidRDefault="00750006" w:rsidP="00750006">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00750006">
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>2026.09版</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001C5D4C" w:rsidRDefault="001C5D4C" w:rsidP="00E9626B">
+    <w:p w:rsidR="00AC6FAD" w:rsidRDefault="00AC6FAD" w:rsidP="00E9626B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001C5D4C" w:rsidRDefault="001C5D4C" w:rsidP="00E9626B">
+    <w:p w:rsidR="00AC6FAD" w:rsidRDefault="00AC6FAD" w:rsidP="00E9626B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00490EF3"/>
+    <w:rsid w:val="000E2237"/>
+    <w:rsid w:val="000F1DF8"/>
+    <w:rsid w:val="0014326F"/>
     <w:rsid w:val="001C5D4C"/>
+    <w:rsid w:val="001D7E52"/>
+    <w:rsid w:val="001F1F90"/>
+    <w:rsid w:val="002342D3"/>
     <w:rsid w:val="00460A90"/>
     <w:rsid w:val="00490EF3"/>
+    <w:rsid w:val="00562BBF"/>
     <w:rsid w:val="0056359D"/>
+    <w:rsid w:val="0067138F"/>
+    <w:rsid w:val="00750006"/>
     <w:rsid w:val="00760A0C"/>
+    <w:rsid w:val="0077400D"/>
+    <w:rsid w:val="009275B5"/>
     <w:rsid w:val="00961BFE"/>
     <w:rsid w:val="009A1242"/>
+    <w:rsid w:val="00A216CA"/>
+    <w:rsid w:val="00AC6FAD"/>
     <w:rsid w:val="00B35B2E"/>
+    <w:rsid w:val="00B66ECE"/>
+    <w:rsid w:val="00B8560D"/>
+    <w:rsid w:val="00BE1970"/>
+    <w:rsid w:val="00C3477C"/>
+    <w:rsid w:val="00D27DFF"/>
+    <w:rsid w:val="00D82074"/>
+    <w:rsid w:val="00D85C9C"/>
+    <w:rsid w:val="00E23A18"/>
     <w:rsid w:val="00E7323B"/>
     <w:rsid w:val="00E9626B"/>
+    <w:rsid w:val="00ED5CFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="61A29427"/>
+  <w14:docId w14:val="07D615D9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{47B468D7-33F9-4CD2-80D6-2D8AE7CEC35D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1350,51 +1317,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1754,62 +1721,93 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E9626B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E9626B"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A216CA"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="本文 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00A216CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2029,60 +2027,76 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D20ECB-F66E-432A-93E1-9E9C1A56795A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>50</Words>
-  <Characters>290</Characters>
+  <Words>51</Words>
+  <Characters>294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>339</CharactersWithSpaces>
+  <CharactersWithSpaces>344</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>